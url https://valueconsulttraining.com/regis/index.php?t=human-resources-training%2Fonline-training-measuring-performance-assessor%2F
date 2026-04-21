--- v0 (2026-04-21)
+++ v1 (2026-04-21)
@@ -334,51 +334,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Online Training : Measuring Performance Assessor</w:t>
+        <w:t>Online Training : Behaviour Analyst</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="912" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>24-25 Apr 2026</w:t>
+              <w:t>19-20 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>