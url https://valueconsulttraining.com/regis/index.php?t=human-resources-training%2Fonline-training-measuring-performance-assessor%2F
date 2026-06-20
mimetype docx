--- v1 (2026-04-21)
+++ v2 (2026-06-20)
@@ -334,51 +334,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Online Training : Behaviour Analyst</w:t>
+        <w:t>Online Training : Measuring Performance Assessor</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="912" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>19-20 May 2026</w:t>
+              <w:t>15-16 Sep 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>