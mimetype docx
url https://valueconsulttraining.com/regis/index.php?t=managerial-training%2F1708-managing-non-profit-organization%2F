--- v0 (2026-04-30)
+++ v1 (2026-07-04)
@@ -3,4763 +3,2806 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-739140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-405130</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7793990" cy="1393190"/>
+                <wp:extent cx="7794625" cy="1393825"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7793280" cy="1392480"/>
+                          <a:ext cx="7794000" cy="1393200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="DAE3F3"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Rectangle 2" fillcolor="#dae3f3" stroked="f" style="position:absolute;margin-left:-58.2pt;margin-top:-31.9pt;width:613.6pt;height:109.6pt">
+              <v:rect id="shape_0" ID="Rectangle 2" fillcolor="#dae3f3" stroked="f" style="position:absolute;margin-left:-58.2pt;margin-top:-31.9pt;width:613.65pt;height:109.65pt">
                 <w10:wrap type="none"/>
                 <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:noProof/>
-[...49 lines deleted...]
-        <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1844040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-62230</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4278630" cy="772795"/>
+                <wp:extent cx="4279265" cy="773430"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:docPr id="2" name="Image1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4278630" cy="772795"/>
+                          <a:ext cx="4278600" cy="772920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+                          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="3B3838"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                               <w:t>Training Registration Form</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+                          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="767171"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Please Fill In </w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> Form Below</w:t>
+                              <w:t>Please Fill In The Form Below</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+                      <wps:bodyPr>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect stroked="f" strokeweight="0pt" style="position:absolute;rotation:0;width:336.9pt;height:60.85pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:-4.9pt;mso-position-vertical-relative:text;margin-left:145.2pt;mso-position-horizontal-relative:text">
+              <v:rect id="shape_0" ID="Image1" stroked="f" style="position:absolute;margin-left:145.2pt;margin-top:-4.9pt;width:336.85pt;height:60.8pt">
+                <w10:wrap type="square"/>
+                <v:fill o:detectmouseclick="t" on="false"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="FrameContents"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="3B3838"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                         <w:t>Training Registration Form</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="FrameContents"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="767171"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Please Fill In The Form Below</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="17" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3810</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3810</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1257300" cy="386080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1257300" cy="386080"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>${</w:t>
+        <w:t>Online Training : Leadership and Public Speaking</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="912" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="6665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tanggal</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>${</w:t>
-[...15 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>18-19 Sep 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lokasi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>${</w:t>
-[...15 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>By Zoom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Harga</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>${</w:t>
-[...15 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>
+                Rp 3.7jt - Group
+                <w:br/>
+                Rp 4.05jt - Full Fare
+                <w:br/>
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
-[...6 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data </w:t>
+        <w:t>Data Peserta</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblInd w:w="109" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="7658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nama Peserta</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...17 lines deleted...]
-              <w:t>/Department</w:t>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jabatan/Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Perusahaan</w:t>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nama Perusahaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Alamat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Telepon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>No HP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
-[...6 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblInd w:w="109" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Pilihan</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t>Pilihan Pembayaran :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C" w:rsidP="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8" w:rsidP="00703D43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="13" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="9" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>458470</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>59055</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="132715" cy="132715"/>
-[...1175 lines deleted...]
-                      </wp:positionV>
                       <wp:extent cx="133350" cy="133350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="12" name="Rectangle 4"/>
+                      <wp:docPr id="5" name="Rectangle 31"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="132840" cy="132840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="DAE3F3"/>
                               </a:solidFill>
                               <a:ln w="12600">
                                 <a:solidFill>
                                   <a:srgbClr val="2F5597"/>
                                 </a:solidFill>
                                 <a:round/>
                               </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="shape_0" ID="Rectangle 4" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:33pt;margin-top:3.15pt;width:10.4pt;height:10.4pt">
+                    <v:rect id="shape_0" ID="Rectangle 31" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:36.1pt;margin-top:4.65pt;width:10.4pt;height:10.4pt">
                       <w10:wrap type="none"/>
                       <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                       <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="5" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F7470DE" wp14:editId="211AC772">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="10" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>419100</wp:posOffset>
+                        <wp:posOffset>1426210</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>39370</wp:posOffset>
+                        <wp:posOffset>59055</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="133350" cy="133350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="13" name="Rectangle 5"/>
+                      <wp:docPr id="6" name="Rectangle 192"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="132840" cy="132840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="DAE3F3"/>
                               </a:solidFill>
                               <a:ln w="12600">
                                 <a:solidFill>
                                   <a:srgbClr val="2F5597"/>
                                 </a:solidFill>
                                 <a:round/>
                               </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="shape_0" ID="Rectangle 5" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:33pt;margin-top:3.1pt;width:10.4pt;height:10.4pt">
+                    <v:rect id="shape_0" ID="Rectangle 192" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:112.3pt;margin-top:4.65pt;width:10.4pt;height:10.4pt">
                       <w10:wrap type="none"/>
                       <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                       <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group           </w:t>
+            </w:r>
+            <w:r w:rsidR="00703D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Full Fare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblInd w:w="109" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A54C69">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Perubahan Tanggal dan Trainer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A54C69">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B622F3E" wp14:editId="20BB144C">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="13" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1430020</wp:posOffset>
+                        <wp:posOffset>4558030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>41275</wp:posOffset>
+                        <wp:posOffset>33655</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="133350" cy="133350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="14" name="Rectangle 6"/>
+                      <wp:docPr id="9" name="Rectangle 197"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="132840" cy="132840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="DAE3F3"/>
                               </a:solidFill>
                               <a:ln w="12600">
                                 <a:solidFill>
                                   <a:srgbClr val="2F5597"/>
                                 </a:solidFill>
                                 <a:round/>
                               </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="shape_0" ID="Rectangle 6" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:112.6pt;margin-top:3.25pt;width:10.4pt;height:10.4pt">
+                    <v:rect id="shape_0" ID="Rectangle 197" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:358.9pt;margin-top:2.65pt;width:10.4pt;height:10.4pt">
                       <w10:wrap type="none"/>
                       <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                       <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="440678FB" wp14:editId="475C1910">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="14" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2249170</wp:posOffset>
+                        <wp:posOffset>3729355</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>41275</wp:posOffset>
+                        <wp:posOffset>33655</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="133350" cy="133350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="15" name="Rectangle 7"/>
+                      <wp:docPr id="10" name="Rectangle 198"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="132840" cy="132840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="DAE3F3"/>
                               </a:solidFill>
                               <a:ln w="12600">
                                 <a:solidFill>
                                   <a:srgbClr val="2F5597"/>
                                 </a:solidFill>
                                 <a:round/>
                               </a:ln>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="shape_0" ID="Rectangle 7" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:177.1pt;margin-top:3.25pt;width:10.4pt;height:10.4pt">
+                    <v:rect id="shape_0" ID="Rectangle 198" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:293.65pt;margin-top:2.65pt;width:10.4pt;height:10.4pt">
                       <w10:wrap type="none"/>
                       <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                       <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...25 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Apakah Anda Bersedia bila ada perubahan</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TANGGAL?     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Ya               Tidak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A54C69">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3767455</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>48260</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133350" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Rectangle 201"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="132840" cy="132840"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 201" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:296.65pt;margin-top:3.8pt;width:10.4pt;height:10.4pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="16" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4556125</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>36830</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133350" cy="133350"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="12" name="Rectangle 200"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="132840" cy="132840"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 200" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:358.75pt;margin-top:2.9pt;width:10.4pt;height:10.4pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apakah Anda Bersedia bila ada perubahan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TRAINER?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Ya               Tidak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mohon konfirmasi jika Anda tidak bersedia ada perubahan tanggal dan trainer pada saat registrasi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
-[...13 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblInd w:w="109" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A54C69">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dari mana Anda mendapatkan informasi tentang pelatihan ini :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A54C69">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="4" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>419100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>40005</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133985" cy="133985"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Rectangle 4"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="133200" cy="133200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 4" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:33pt;margin-top:3.15pt;width:10.45pt;height:10.45pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="5" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>419100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>39370</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133985" cy="133985"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="14" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="133200" cy="133200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 5" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:33pt;margin-top:3.1pt;width:10.45pt;height:10.45pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1430020</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>41275</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133985" cy="133985"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="15" name="Rectangle 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="133200" cy="133200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 6" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:112.6pt;margin-top:3.25pt;width:10.45pt;height:10.45pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="7" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2249170</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>41275</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="133985" cy="133985"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="16" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="133200" cy="133200"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="DAE3F3"/>
+                              </a:solidFill>
+                              <a:ln w="12600">
+                                <a:solidFill>
+                                  <a:srgbClr val="2F5597"/>
+                                </a:solidFill>
+                                <a:round/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:scrgbClr r="0" g="0" b="0"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor"/>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="shape_0" ID="Rectangle 7" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:177.1pt;margin-top:3.25pt;width:10.45pt;height:10.45pt">
+                      <w10:wrap type="none"/>
+                      <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
+                      <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email               Website             Rekan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dengan</w:t>
+        <w:t>Dengan registrasi ini, saya menyatakan   :</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...126 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Pembatalan</w:t>
+        <w:t>Pembatalan hanya boleh dilakukan sebelum ${regbefore}, namun saya berhak mengganti nama peserta setiap saat.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...198 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="12" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3841115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>34290</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="132715" cy="132715"/>
+                <wp:extent cx="133350" cy="133350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="20" name="Rectangle 30"/>
+                <wp:docPr id="17" name="Rectangle 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="132120" cy="132120"/>
+                          <a:ext cx="132840" cy="132840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="DAE3F3"/>
                         </a:solidFill>
                         <a:ln w="12600">
                           <a:solidFill>
                             <a:srgbClr val="2F5597"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Rectangle 30" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:302.45pt;margin-top:2.7pt;width:10.35pt;height:10.35pt">
+              <v:rect id="shape_0" ID="Rectangle 30" fillcolor="#dae3f3" stroked="t" style="position:absolute;margin-left:302.45pt;margin-top:2.7pt;width:10.4pt;height:10.4pt">
                 <w10:wrap type="none"/>
                 <v:fill o:detectmouseclick="t" type="solid" color2="#251c0c"/>
                 <v:stroke color="#2f5597" weight="12600" joinstyle="round" endcap="flat"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Bila</w:t>
-[...251 lines deleted...]
-        <w:t>ditran</w:t>
+        <w:t>Bila saya tidak memberi tanda pada check-box berik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>sfer</w:t>
+        <w:t>ut      , maka saya diangap tidak keberatan dengan kelas kecil (2-3 Peserta).</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Biaya ditransfer ke : Yayasan Kreasi Nilai Bersama Bank BCA Cabang Pasar Minggu No. Account-128 3011 651</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>ke</w:t>
-[...246 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Mengirimkan form registrasi dan bukti pembayaran ke nomor fax. (021) 79198740 atau email ke </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cstraining@indo.net.id</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cs@valueconsulttraining.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tanda</w:t>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Tanda tangan:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblInd w:w="109" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5099"/>
         <w:gridCol w:w="5089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00092E10">
+      <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>(                                         )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Nama</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Nama : _______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8" w:rsidP="005017A8">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : _______________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-            </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Posisi </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Posisi</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (Peserta</w:t>
+              <w:t>(Peserta</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>): ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>(                                         )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Nama</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Nama : _______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : _______________________________</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-              <w:t>): ___________________</w:t>
+              <w:t>Posisi (HRD/Atasan): ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
-[...13 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="00092E10">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="00A54C69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Catatan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Konfirmasi</w:t>
+        <w:t>Konfirmasi peserta akan dikirim setelah jumlah minimal peserta terpenuhi.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...107 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proses Refund paling </w:t>
+        <w:t>Proses</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>lambat</w:t>
+        <w:t xml:space="preserve"> Refund paling lambat dilakukan 2 minggu setelah bukti Payment dan Nomor Account Perusahaan kami terima</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...99 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Video </w:t>
-[...78 lines deleted...]
-        <w:t>pese</w:t>
+        <w:t>Video rekaman training Zoom tidak  bisa di berikan ke peserta. Bila di perlukan, peserta bisa melihat video rekaman training secara online selama maksim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>rta</w:t>
+        <w:t>al 1 minggu setelah training dilaksanakan.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...175 lines deleted...]
-    <w:p w:rsidR="00092E10" w:rsidRDefault="0032539C">
+    </w:p>
+    <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Informasi</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Informasi lebih lanjut, hubungi : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ORI di (021) 79198730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>79196102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>79194462</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00092E10">
+    <w:sectPr w:rsidR="00A54C69">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4806,166 +2849,53 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="175D7674"/>
+    <w:nsid w:val="048B745F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3FE6CAFA"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="07F6EADC"/>
+    <w:tmpl w:val="73A4D98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -5040,54 +2970,167 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="3689641E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5512F350"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2.%3"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%5.%6"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8.%9"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50201D0D"/>
+    <w:nsid w:val="619B33B8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5FAA5408"/>
+    <w:tmpl w:val="A998CFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5184,73 +3227,73 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00092E10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0032539C"/>
+    <w:rsidRoot w:val="00A54C69"/>
+    <w:rsid w:val="005017A8"/>
+    <w:rsid w:val="00703D43"/>
+    <w:rsid w:val="00A54C69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -6065,59 +4108,59 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>293</Words>
-  <Characters>1673</Characters>
+  <Characters>1672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1963</CharactersWithSpaces>
+  <CharactersWithSpaces>1962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fazri</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>