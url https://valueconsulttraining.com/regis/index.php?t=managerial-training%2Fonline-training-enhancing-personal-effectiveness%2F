--- v0 (2026-05-01)
+++ v1 (2026-09-04)
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>08-09 Jul 2026</w:t>
+              <w:t>18-19 Sep 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A54C69" w:rsidRDefault="005017A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>